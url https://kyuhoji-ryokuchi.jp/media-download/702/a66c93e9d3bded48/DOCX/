--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -11,53 +11,50 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F226826" w14:textId="77777777" w:rsidR="00044496" w:rsidRDefault="00044496">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="630" w:hanging="630"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>様式第</w:t>
       </w:r>
       <w:r w:rsidR="00626BC4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00A474F7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号</w:t>
       </w:r>
@@ -66,364 +63,315 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="2316"/>
         <w:gridCol w:w="6502"/>
         <w:gridCol w:w="218"/>
       </w:tblGrid>
       <w:tr w:rsidR="00044496" w:rsidRPr="00D53817" w14:paraId="147DFDD8" w14:textId="77777777" w:rsidTr="005C52A8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9336" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16026E2C" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="764944E7" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>都市公園内行為許可申請書</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E55796" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="405E177E" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="008151F5" w:rsidP="00F8363C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
             <w:r w:rsidR="001A7EE0" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00044496" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">年　</w:t>
             </w:r>
             <w:r w:rsidR="001A7EE0" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00044496" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>月　　日</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74B81C4E" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5622CCE1" w14:textId="77777777" w:rsidR="00BB2A30" w:rsidRPr="0099041D" w:rsidRDefault="0099041D" w:rsidP="00BB2A30">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="420"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099041D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>指定管理者</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="101AA6FD" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00631D89" w:rsidP="00BB2A30">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="420"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>株式会社久宝寺緑地パートナーズ</w:t>
             </w:r>
             <w:r w:rsidR="00BB2A30" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00044496" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>様</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6984E3D1" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="0099041D" w:rsidRDefault="0099041D" w:rsidP="0099041D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLineChars="200" w:firstLine="480"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099041D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>久宝寺緑地管理事務所長</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A24B3B3" w14:textId="77777777" w:rsidR="001A7EE0" w:rsidRPr="00D53817" w:rsidRDefault="001A7EE0">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5D0EADA5" w14:textId="77777777" w:rsidR="00F8363C" w:rsidRPr="00D53817" w:rsidRDefault="00044496" w:rsidP="00F8363C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111" w:firstLineChars="1600" w:firstLine="3360"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">申請者　</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="105"/>
               </w:rPr>
               <w:t>住</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>所</w:t>
             </w:r>
             <w:r w:rsidR="00F8363C" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1728880F" w14:textId="77777777" w:rsidR="00F8363C" w:rsidRPr="00D53817" w:rsidRDefault="00F8363C" w:rsidP="00F8363C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111" w:firstLineChars="1600" w:firstLine="3360"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08F85742" w14:textId="77777777" w:rsidR="00E804A9" w:rsidRPr="00D53817" w:rsidRDefault="00E804A9" w:rsidP="00AF16A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9027"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:afterLines="50" w:after="157"/>
               <w:ind w:right="113" w:firstLineChars="1000" w:firstLine="4200"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="105"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">名　　　　　　　　　　　　　　　　　　㊞　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A382E1B" w14:textId="6D97CC1E" w:rsidR="00E804A9" w:rsidRPr="00D53817" w:rsidRDefault="00C75DC4" w:rsidP="00AF16A1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="157"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="169BBAB1" wp14:editId="08E25306">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3246120</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>90170</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2200275" cy="306070"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -502,1756 +450,1389 @@
                         <v:h position="#0,topLeft" switch="" xrange="0,10800"/>
                       </v:handles>
                     </v:shapetype>
                     <v:shape id="AutoShape 25" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;margin-left:255.6pt;margin-top:7.1pt;width:173.25pt;height:24.1pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2EsaFGQIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJG2cz6hRFuw4D&#10;uq1Atw9gZDnWKosapcTpvn6Uclm7vQ3zg0Ca4iF5eHRxuRus2GoKBl0jp5NSCu0UtsatG/nt6+2b&#10;t1KECK4Fi0438kkHebl8/epi9LWeYY+21SQYxIV69I3sY/R1UQTV6wHCBL12HOyQBojs0rpoCUZG&#10;H2wxK8uqGJFaT6h0CPz3Zh+Uy4zfdVrFL10XdBS2kdxbzCflc5XOYnkB9ZrA90Yd2oB/6GIA47jo&#10;CeoGIogNmb+gBqMIA3ZxonAosOuM0nkGnmZa/jHNQw9e51mYnOBPNIX/B6s+bx/8PaXWg79D9RiE&#10;w+se3FpfEeHYa2i53DQRVYw+1KeE5AROFavxE7a8WthEzBzsOhoSIE8ndpnqpxPVeheF4p8zXt5s&#10;MZdCceysrMpF3kUB9THbU4gfNA4iGY1cEahHHe/BUC4C27sQM+OtcDCk+u13KbrB8v62YMW0qqpF&#10;bhvqw2VGP6KmTIe3xtqsAOvE2MjqbF5m8IDWtCmYeaH16tqSYFAeI38H2BfXCDeuzWCJs/cHO4Kx&#10;e5uLW3cgMfGWJBrqFbZPzCHhXpn8ktjokX5KMbIqGxl+bIC0FPaj4z28m56fJxln53y+mLFDzyOr&#10;5xFwiqEaGaXYm9dxL/2NJ7PuudI0j+vwinfXmXhc8r6rQ7OsPLZeSPu5n2/9fsvLXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKLjRI/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofN&#10;mHizC0g/giyN0Rhj68XqxdsURqBlZwm7LfjvHU96mkzeJ+88k68n26kzDb51bCCeRaCIS1e1XBv4&#10;eH+6WYHyAbnCzjEZ+CYP6+LyIsesciO/0XkXaiUl7DM00ITQZ1r7siGLfuZ6Ysm+3GAxyDrUuhpw&#10;lHLb6SSKFtpiy3KhwZ4eGiqPu5M1EI2vt6ndbJE/nzf9Szg+6sN4MOb6arq/AxVoCn8w/OqLOhTi&#10;tHcnrrzqDMzjOBFUglSmAKv5cglqb2CRpKCLXP//oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAdhLGhRkCAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAouNEj98AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokeweight=".5pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00E804A9" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　法人にあっては、事務所の所在地、名称</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="184DA551" w14:textId="77777777" w:rsidR="00E804A9" w:rsidRPr="00D53817" w:rsidRDefault="00E804A9" w:rsidP="00E804A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLineChars="2900" w:firstLine="5220"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>及び代表者の氏名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75CBD04A" w14:textId="77777777" w:rsidR="00E804A9" w:rsidRPr="00D53817" w:rsidRDefault="00E804A9" w:rsidP="00E804A9">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2702AC1B" w14:textId="77777777" w:rsidR="00E804A9" w:rsidRPr="00D53817" w:rsidRDefault="00E804A9" w:rsidP="00E804A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111" w:firstLineChars="2400" w:firstLine="5040"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...22 lines deleted...]
-              <w:t>)</w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(電話　　　　－　　　　－　　　　番)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C916027" w14:textId="77777777" w:rsidR="0099041D" w:rsidRPr="00D53817" w:rsidRDefault="0099041D" w:rsidP="0099041D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">生年月日　</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">　　　年　　月　　日</w:t>
+              <w:t>生年月日　T・S・H　　　年　　月　　日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60227190" w14:textId="77777777" w:rsidR="0099041D" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00D0789C" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="246B8066" w14:textId="77777777" w:rsidR="00D0789C" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...37 lines deleted...]
-              <w:t>項の規定により、都市公園内における行為について、次の</w:t>
+              </w:rPr>
+              <w:t>大阪府都市公園条例第4条第1項の規定により、都市公園内における行為について、次の</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B298FC9" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496" w:rsidP="00AF16A1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:afterLines="50" w:after="157"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>とおり申請します。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00044496" w:rsidRPr="00D53817" w14:paraId="5B05F1E3" w14:textId="77777777" w:rsidTr="005C52A8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4080098E" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AFB6E5F" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為を行う都市公園名及び公園施設</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC5E78F" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496" w:rsidP="00AF16A1">
+          <w:p w14:paraId="455149DE" w14:textId="78E004F6" w:rsidR="00A84475" w:rsidRPr="00D53817" w:rsidRDefault="00044496" w:rsidP="00A20961">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="157"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="455149DE" w14:textId="77777777" w:rsidR="00A84475" w:rsidRPr="00D53817" w:rsidRDefault="00A84475" w:rsidP="00A84475">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5A8B994C" w14:textId="77777777" w:rsidR="00A84475" w:rsidRPr="00D53817" w:rsidRDefault="00A84475" w:rsidP="00A84475">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3884D5AC" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00044496" w:rsidRPr="00D53817" w14:paraId="39B9C00E" w14:textId="77777777" w:rsidTr="005C52A8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1D7978" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BC9A891" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為の目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22549074" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00180338">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21367A73" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="42044C1E" w14:textId="77777777" w:rsidR="00180338" w:rsidRPr="00D53817" w:rsidRDefault="00180338">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39E8F989" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00044496" w:rsidRPr="00D53817" w14:paraId="061B52B2" w14:textId="77777777" w:rsidTr="005C52A8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2609B746" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC8B844" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為の期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7851FF9C" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
-[...10 lines deleted...]
-          <w:p w14:paraId="7CC80DFC" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
+          <w:p w14:paraId="7851FF9C" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00A20961" w:rsidRDefault="00044496">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65038ECD" w14:textId="5B531EB0" w:rsidR="00726C92" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
+            <w:r w:rsidR="0090614B" w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年　　</w:t>
+            </w:r>
             <w:r w:rsidR="00D0789C" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">年　　</w:t>
+              <w:t xml:space="preserve">月　　</w:t>
             </w:r>
             <w:r w:rsidR="00D0789C" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">月　　</w:t>
-[...86 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>日から</w:t>
+            </w:r>
+            <w:r w:rsidR="00726C92" w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　年　　　月　　　日まで　　　　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="548A4E00" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00A20961" w:rsidRDefault="00044496">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58DF35AF" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00044496" w:rsidRPr="00D53817" w14:paraId="7E8D94C4" w14:textId="77777777" w:rsidTr="0099041D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61401B27" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="735E929D" w14:textId="77777777" w:rsidR="0099041D" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為の内容</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E2B7D03" w14:textId="77777777" w:rsidR="0099041D" w:rsidRDefault="0099041D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="356785D3" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="0099041D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>確認事項</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F85D029" w14:textId="77777777" w:rsidR="00D42419" w:rsidRPr="00D53817" w:rsidRDefault="00D42419">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B8F8CF0" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D1E9713" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59967D1B" w14:textId="77777777" w:rsidR="00D0789C" w:rsidRDefault="0099041D" w:rsidP="0099041D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>暴力団の利益になるような利用ではありません。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4A6067" w14:textId="77777777" w:rsidR="0099041D" w:rsidRPr="00D53817" w:rsidRDefault="0099041D" w:rsidP="0099041D">
+          <w:p w14:paraId="29614954" w14:textId="631151F9" w:rsidR="00044496" w:rsidRPr="00A20961" w:rsidRDefault="0099041D" w:rsidP="00A20961">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>施設の利用目的に従って利用します</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1446E360" w14:textId="77777777" w:rsidR="00044496" w:rsidRPr="00D53817" w:rsidRDefault="00044496">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7626" w:rsidRPr="00D53817" w14:paraId="6A3A1943" w14:textId="77777777" w:rsidTr="00AF16A1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00FA7626" w:rsidRPr="00D53817" w14:paraId="6A3A1943" w14:textId="77777777" w:rsidTr="00A20961">
         <w:trPr>
-          <w:trHeight w:val="1548"/>
+          <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18911A91" w14:textId="77777777" w:rsidR="00FA7626" w:rsidRPr="00D53817" w:rsidRDefault="00FA7626">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B4EDCB" w14:textId="77777777" w:rsidR="00FA7626" w:rsidRPr="00D53817" w:rsidRDefault="00FA7626" w:rsidP="007E5555">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6513324D" w14:textId="77777777" w:rsidR="003144C1" w:rsidRPr="00D53817" w:rsidRDefault="003144C1" w:rsidP="00E804A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C7D9E99" w14:textId="77777777" w:rsidR="00FA7626" w:rsidRPr="00D53817" w:rsidRDefault="00FA7626">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00044496" w:rsidRPr="00D53817" w14:paraId="50A1AE15" w14:textId="77777777" w:rsidTr="005C52A8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9336" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51E81CB2" w14:textId="77777777" w:rsidR="001A7EE0" w:rsidRPr="00D53817" w:rsidRDefault="008E610A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注　「確認事項」欄は、該当することを確認した上で、□にレ印を付してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65A0382A" w14:textId="77777777" w:rsidR="0059131F" w:rsidRPr="00D53817" w:rsidRDefault="0059131F" w:rsidP="0059131F">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F51A7A" w:rsidRPr="00D53817" w14:paraId="798F2B02" w14:textId="77777777" w:rsidTr="0059131F">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00F51A7A" w:rsidRPr="00D53817" w14:paraId="798F2B02" w14:textId="77777777" w:rsidTr="00A20961">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9247" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E97899C" w14:textId="77777777" w:rsidR="00F51A7A" w:rsidRPr="00D53817" w:rsidRDefault="00F51A7A" w:rsidP="0059131F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9031"/>
             </w:tblGrid>
             <w:tr w:rsidR="00313EBC" w:rsidRPr="00D53817" w14:paraId="274186F4" w14:textId="77777777" w:rsidTr="0059131F">
               <w:trPr>
                 <w:trHeight w:val="865"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9118" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="26870429" w14:textId="77777777" w:rsidR="00313EBC" w:rsidRPr="00D53817" w:rsidRDefault="00313EBC" w:rsidP="0059131F">
                   <w:pPr>
                     <w:spacing w:afterLines="50" w:after="157"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
-                      <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D53817">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　</w:t>
                   </w:r>
                   <w:r w:rsidR="00D2143A" w:rsidRPr="00D53817">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>この</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D53817">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>申請を</w:t>
                   </w:r>
                   <w:r w:rsidR="008E610A">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>別紙条件を付して許可します。</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="24B74E3F" w14:textId="77777777" w:rsidR="00313EBC" w:rsidRPr="00D53817" w:rsidRDefault="00313EBC" w:rsidP="00313EBC">
                   <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="17E2FDBC" w14:textId="77777777" w:rsidR="00AF16A1" w:rsidRPr="00D53817" w:rsidRDefault="00AF16A1" w:rsidP="0059131F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7A2CC686" w14:textId="77777777" w:rsidR="00595AA8" w:rsidRPr="00D53817" w:rsidRDefault="00595AA8" w:rsidP="0059131F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C8E97C" w14:textId="77777777" w:rsidR="005D6437" w:rsidRPr="00D53817" w:rsidRDefault="008151F5" w:rsidP="0059131F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="22C8E97C" w14:textId="77777777" w:rsidR="005D6437" w:rsidRPr="00D53817" w:rsidRDefault="008151F5" w:rsidP="0059131F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　令和</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6437" w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16287163" w14:textId="77777777" w:rsidR="00A84016" w:rsidRPr="00D53817" w:rsidRDefault="00A84016" w:rsidP="0059131F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...30 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2892A547" w14:textId="77777777" w:rsidR="00A84016" w:rsidRDefault="00A84016" w:rsidP="00A84016">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6090"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
+              <w:t>指定管理者</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDB651E" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="00631D89" w:rsidP="008E610A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="420"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>指定管理者</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>株式会社久宝寺緑地パートナーズ</w:t>
             </w:r>
             <w:r w:rsidR="008E610A" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　様</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C2FEF3" w14:textId="77777777" w:rsidR="00F51A7A" w:rsidRPr="008E610A" w:rsidRDefault="008E610A" w:rsidP="008E610A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLineChars="200" w:firstLine="480"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099041D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>久宝寺緑地管理事務所長</w:t>
             </w:r>
             <w:r w:rsidR="00F51A7A" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00F51A7A" w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>㊞</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EBB7BF4" w14:textId="77777777" w:rsidR="00F61630" w:rsidRPr="00D53817" w:rsidRDefault="00F61630" w:rsidP="0059131F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0471F72C" w14:textId="77777777" w:rsidR="008E610A" w:rsidRDefault="008E610A" w:rsidP="008E610A">
+    <w:p w14:paraId="20161589" w14:textId="77777777" w:rsidR="00A20961" w:rsidRDefault="00A20961" w:rsidP="00A20961">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="630" w:hanging="630"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>様式第</w:t>
-[...11 lines deleted...]
-        <w:t>号</w:t>
+        <w:t>様式第26号</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="2316"/>
         <w:gridCol w:w="6502"/>
         <w:gridCol w:w="218"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E610A" w:rsidRPr="00D53817" w14:paraId="09C0F450" w14:textId="77777777" w:rsidTr="006E294D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A20961" w:rsidRPr="00D53817" w14:paraId="0BB9B8EF" w14:textId="77777777" w:rsidTr="00FE24F5">
         <w:trPr>
           <w:trHeight w:val="2070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9336" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232407D0" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...10 lines deleted...]
-          <w:p w14:paraId="384C6C36" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="0A44ECA8" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1137B23D" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>都市公園内行為許可申請書</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E02F8D" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...10 lines deleted...]
-          <w:p w14:paraId="418D2F8E" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="20BD9365" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>令和　　年　　月　　日</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="606633AD" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...10 lines deleted...]
-          <w:p w14:paraId="4BD94C90" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="0099041D" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="23CC5D3D" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="0099041D" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="420"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099041D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>指定管理者</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A5B0C8C" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="00631D89" w:rsidP="006E294D">
+          <w:p w14:paraId="7221B4F0" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="420"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>株式会社久宝寺緑地パートナーズ</w:t>
             </w:r>
-            <w:r w:rsidR="008E610A" w:rsidRPr="00D53817">
+            <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>様</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="41FD47B4" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="0099041D" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+              <w:t xml:space="preserve">　様</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12275BD8" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="0099041D" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLineChars="200" w:firstLine="480"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099041D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>久宝寺緑地管理事務所長</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CB48CFF" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...10 lines deleted...]
-          <w:p w14:paraId="2591ECDA" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="0AFB1C4D" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111" w:firstLineChars="1600" w:firstLine="3360"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">申請者　</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="105"/>
               </w:rPr>
               <w:t>住</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">所　　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A383558" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="5E797D9A" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111" w:firstLineChars="1600" w:firstLine="3360"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="09635C1F" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75D46FA8" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9027"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:afterLines="50" w:after="157"/>
               <w:ind w:right="113" w:firstLineChars="1000" w:firstLine="4200"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="105"/>
               </w:rPr>
               <w:t>氏</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">名　　　　　　　　　　　　　　　　　　㊞　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D1BAFF" w14:textId="132DF64C" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="00C75DC4" w:rsidP="006E294D">
+          <w:p w14:paraId="71CC83C1" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="157"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F55D06B" wp14:editId="1E5DE52F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328B3FA7" wp14:editId="2315CAC7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3246120</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>90170</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2200275" cy="306070"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="509619196" name="AutoShape 26"/>
+                      <wp:docPr id="35481829" name="AutoShape 25"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2200275" cy="306070"/>
                               </a:xfrm>
                               <a:prstGeom prst="bracketPair">
                                 <a:avLst>
                                   <a:gd name="adj" fmla="val 16667"/>
                                 </a:avLst>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
@@ -2263,1271 +1844,1039 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="3F96456C" id="AutoShape 26" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;margin-left:255.6pt;margin-top:7.1pt;width:173.25pt;height:24.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2EsaFGQIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJG2cz6hRFuw4D&#10;uq1Atw9gZDnWKosapcTpvn6Uclm7vQ3zg0Ca4iF5eHRxuRus2GoKBl0jp5NSCu0UtsatG/nt6+2b&#10;t1KECK4Fi0438kkHebl8/epi9LWeYY+21SQYxIV69I3sY/R1UQTV6wHCBL12HOyQBojs0rpoCUZG&#10;H2wxK8uqGJFaT6h0CPz3Zh+Uy4zfdVrFL10XdBS2kdxbzCflc5XOYnkB9ZrA90Yd2oB/6GIA47jo&#10;CeoGIogNmb+gBqMIA3ZxonAosOuM0nkGnmZa/jHNQw9e51mYnOBPNIX/B6s+bx/8PaXWg79D9RiE&#10;w+se3FpfEeHYa2i53DQRVYw+1KeE5AROFavxE7a8WthEzBzsOhoSIE8ndpnqpxPVeheF4p8zXt5s&#10;MZdCceysrMpF3kUB9THbU4gfNA4iGY1cEahHHe/BUC4C27sQM+OtcDCk+u13KbrB8v62YMW0qqpF&#10;bhvqw2VGP6KmTIe3xtqsAOvE2MjqbF5m8IDWtCmYeaH16tqSYFAeI38H2BfXCDeuzWCJs/cHO4Kx&#10;e5uLW3cgMfGWJBrqFbZPzCHhXpn8ktjokX5KMbIqGxl+bIC0FPaj4z28m56fJxln53y+mLFDzyOr&#10;5xFwiqEaGaXYm9dxL/2NJ7PuudI0j+vwinfXmXhc8r6rQ7OsPLZeSPu5n2/9fsvLXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKLjRI/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofN&#10;mHizC0g/giyN0Rhj68XqxdsURqBlZwm7LfjvHU96mkzeJ+88k68n26kzDb51bCCeRaCIS1e1XBv4&#10;eH+6WYHyAbnCzjEZ+CYP6+LyIsesciO/0XkXaiUl7DM00ITQZ1r7siGLfuZ6Ysm+3GAxyDrUuhpw&#10;lHLb6SSKFtpiy3KhwZ4eGiqPu5M1EI2vt6ndbJE/nzf9Szg+6sN4MOb6arq/AxVoCn8w/OqLOhTi&#10;tHcnrrzqDMzjOBFUglSmAKv5cglqb2CRpKCLXP//oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAdhLGhRkCAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAouNEj98AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokeweight=".5pt"/>
+                    <v:shapetype w14:anchorId="48D8E75C" id="_x0000_t185" coordsize="21600,21600" o:spt="185" adj="3600" path="m@0,nfqx0@0l0@2qy@0,21600em@1,nfqx21600@0l21600@2qy@1,21600em@0,nsqx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe" filled="f">
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="sum width 0 #0"/>
+                        <v:f eqn="sum height 0 #0"/>
+                        <v:f eqn="prod @0 2929 10000"/>
+                        <v:f eqn="sum width 0 @3"/>
+                        <v:f eqn="sum height 0 @3"/>
+                        <v:f eqn="val width"/>
+                        <v:f eqn="val height"/>
+                        <v:f eqn="prod width 1 2"/>
+                        <v:f eqn="prod height 1 2"/>
+                      </v:formulas>
+                      <v:path o:extrusionok="f" gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
+                      <v:handles>
+                        <v:h position="#0,topLeft" switch="" xrange="0,10800"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="AutoShape 25" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;margin-left:255.6pt;margin-top:7.1pt;width:173.25pt;height:24.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2EsaFGQIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJG2cz6hRFuw4D&#10;uq1Atw9gZDnWKosapcTpvn6Uclm7vQ3zg0Ca4iF5eHRxuRus2GoKBl0jp5NSCu0UtsatG/nt6+2b&#10;t1KECK4Fi0438kkHebl8/epi9LWeYY+21SQYxIV69I3sY/R1UQTV6wHCBL12HOyQBojs0rpoCUZG&#10;H2wxK8uqGJFaT6h0CPz3Zh+Uy4zfdVrFL10XdBS2kdxbzCflc5XOYnkB9ZrA90Yd2oB/6GIA47jo&#10;CeoGIogNmb+gBqMIA3ZxonAosOuM0nkGnmZa/jHNQw9e51mYnOBPNIX/B6s+bx/8PaXWg79D9RiE&#10;w+se3FpfEeHYa2i53DQRVYw+1KeE5AROFavxE7a8WthEzBzsOhoSIE8ndpnqpxPVeheF4p8zXt5s&#10;MZdCceysrMpF3kUB9THbU4gfNA4iGY1cEahHHe/BUC4C27sQM+OtcDCk+u13KbrB8v62YMW0qqpF&#10;bhvqw2VGP6KmTIe3xtqsAOvE2MjqbF5m8IDWtCmYeaH16tqSYFAeI38H2BfXCDeuzWCJs/cHO4Kx&#10;e5uLW3cgMfGWJBrqFbZPzCHhXpn8ktjokX5KMbIqGxl+bIC0FPaj4z28m56fJxln53y+mLFDzyOr&#10;5xFwiqEaGaXYm9dxL/2NJ7PuudI0j+vwinfXmXhc8r6rQ7OsPLZeSPu5n2/9fsvLXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKLjRI/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofN&#10;mHizC0g/giyN0Rhj68XqxdsURqBlZwm7LfjvHU96mkzeJ+88k68n26kzDb51bCCeRaCIS1e1XBv4&#10;eH+6WYHyAbnCzjEZ+CYP6+LyIsesciO/0XkXaiUl7DM00ITQZ1r7siGLfuZ6Ysm+3GAxyDrUuhpw&#10;lHLb6SSKFtpiy3KhwZ4eGiqPu5M1EI2vt6ndbJE/nzf9Szg+6sN4MOb6arq/AxVoCn8w/OqLOhTi&#10;tHcnrrzqDMzjOBFUglSmAKv5cglqb2CRpKCLXP//oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAdhLGhRkCAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAouNEj98AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokeweight=".5pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="008E610A" w:rsidRPr="00D53817">
+            <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　法人にあっては、事務所の所在地、名称</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FFFA925" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="4DE7698A" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLineChars="2900" w:firstLine="5220"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>及び代表者の氏名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E08C87B" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...10 lines deleted...]
-          <w:p w14:paraId="620000EE" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="41C8B8A9" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:right="111" w:firstLineChars="2400" w:firstLine="5040"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="35309A2E" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(電話　　　　－　　　　－　　　　番)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6109F4" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">生年月日　</w:t>
-[...44 lines deleted...]
-          <w:p w14:paraId="2497A9E2" w14:textId="77777777" w:rsidR="008E610A" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+              <w:t>生年月日　T・S・H　　　年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C7B852" w14:textId="77777777" w:rsidR="00A20961" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="695D0E67" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="25F70419" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="31FE7450" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+              </w:rPr>
+              <w:t>大阪府都市公園条例第4条第1項の規定により、都市公園内における行為について、次の</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1064F28D" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:afterLines="50" w:after="157"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>とおり申請します。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E610A" w:rsidRPr="00D53817" w14:paraId="595459DD" w14:textId="77777777" w:rsidTr="006E294D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A20961" w:rsidRPr="00D53817" w14:paraId="6DA94BD5" w14:textId="77777777" w:rsidTr="00FE24F5">
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A694CF8" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="6EF854A8" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BAB0DE" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="47D494D6" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為を行う都市公園名及び公園施設</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49200845" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="415EAD7C" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="157"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CEA0DD0" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...16 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="68323C6B" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A682B5E" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="6A44D4EC" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E610A" w:rsidRPr="00D53817" w14:paraId="671610AD" w14:textId="77777777" w:rsidTr="006E294D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A20961" w:rsidRPr="00D53817" w14:paraId="545AE25B" w14:textId="77777777" w:rsidTr="00FE24F5">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14084D47" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="12CF0C03" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D89560A" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="2C0C9CA4" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為の目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B68EC8" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="7AE21957" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E905DA1" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...16 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="4EF30FAC" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3B6172" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="5DAD1711" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E610A" w:rsidRPr="00D53817" w14:paraId="3CBAC109" w14:textId="77777777" w:rsidTr="006E294D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A20961" w:rsidRPr="00D53817" w14:paraId="6731D583" w14:textId="77777777" w:rsidTr="00FE24F5">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548ABAE0" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="3DAAAE93" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69301125" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="57F81E5C" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為の期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740E9640" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...69 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="64B18AE8" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00A20961" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A2ADE2C" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53817">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　年　　　月　　　日から　　　年　　　月　　　日まで　　　　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2999E313" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00A20961" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F4D5CC" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="0FA9265F" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E610A" w:rsidRPr="00D53817" w14:paraId="799F7C2A" w14:textId="77777777" w:rsidTr="006E294D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A20961" w:rsidRPr="00D53817" w14:paraId="2F56A63F" w14:textId="77777777" w:rsidTr="00FE24F5">
         <w:trPr>
           <w:trHeight w:val="1190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="638C4C83" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="7DD8FBF8" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18601A0E" w14:textId="77777777" w:rsidR="008E610A" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="08476331" w14:textId="77777777" w:rsidR="00A20961" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>行為の内容</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D4441B" w14:textId="77777777" w:rsidR="008E610A" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="35B4F949" w14:textId="77777777" w:rsidR="00A20961" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1F45A26B" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ACC3EFB" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>確認事項</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7497D8" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="08991EBE" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF2236C" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="753D26BA" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40459391" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...10 lines deleted...]
-          <w:p w14:paraId="483AF765" w14:textId="77777777" w:rsidR="008E610A" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="4603A741" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="153441DB" w14:textId="77777777" w:rsidR="00A20961" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>暴力団の利益になるような利用ではありません。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1931AFBE" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="10CF2EDA" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00A20961" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>施設の利用目的に従って利用します</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3A0A07" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="77450ED3" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E610A" w:rsidRPr="00D53817" w14:paraId="0B475014" w14:textId="77777777" w:rsidTr="006E294D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A20961" w:rsidRPr="00D53817" w14:paraId="3F6740FF" w14:textId="77777777" w:rsidTr="00FE24F5">
         <w:trPr>
-          <w:trHeight w:val="1548"/>
+          <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="300" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="766B5E5A" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="2A348073" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100F8FB8" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
+          <w:p w14:paraId="3B309325" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53817">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40094469" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="5189C456" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E923D52" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="2D3E058A" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E610A" w:rsidRPr="00D53817" w14:paraId="76289B40" w14:textId="77777777" w:rsidTr="006E294D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A20961" w:rsidRPr="00D53817" w14:paraId="516BE05D" w14:textId="77777777" w:rsidTr="00FE24F5">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9336" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49D7C836" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="006E294D">
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="77354383" w14:textId="77777777" w:rsidR="00A20961" w:rsidRPr="00D53817" w:rsidRDefault="00A20961" w:rsidP="00FE24F5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注　「確認事項」欄は、該当することを確認した上で、□にレ印を付してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0ED8EC13" w14:textId="77777777" w:rsidR="008E610A" w:rsidRPr="00D53817" w:rsidRDefault="008E610A" w:rsidP="008E610A">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9790" w:type="dxa"/>
+        <w:tblW w:w="9399" w:type="dxa"/>
         <w:tblInd w:w="99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="52"/>
-        <w:gridCol w:w="9738"/>
+        <w:gridCol w:w="56"/>
+        <w:gridCol w:w="9343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD1951" w14:paraId="2377E77F" w14:textId="77777777" w:rsidTr="00A84016">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00DD1951" w14:paraId="2377E77F" w14:textId="77777777" w:rsidTr="00A20961">
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="52" w:type="dxa"/>
-          <w:trHeight w:val="100"/>
+          <w:wBefore w:w="56" w:type="dxa"/>
+          <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9738" w:type="dxa"/>
+            <w:tcW w:w="9343" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32E55844" w14:textId="77777777" w:rsidR="00DD1951" w:rsidRDefault="00DD1951" w:rsidP="006E294D">
+          <w:p w14:paraId="32E55844" w14:textId="77777777" w:rsidR="00DD1951" w:rsidRPr="00A20961" w:rsidRDefault="00DD1951" w:rsidP="006E294D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84016" w:rsidRPr="00D53817" w14:paraId="277FC313" w14:textId="77777777" w:rsidTr="00A84016">
+      <w:tr w:rsidR="00A84016" w:rsidRPr="00D53817" w14:paraId="277FC313" w14:textId="77777777" w:rsidTr="00A20961">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
-            <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
-            <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="9790" w:type="dxa"/>
+        <w:trPr>
+          <w:trHeight w:val="3201"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9399" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49F8AEDB" w14:textId="77777777" w:rsidR="00A84016" w:rsidRPr="00A84016" w:rsidRDefault="00A84016" w:rsidP="00DD1951">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9118" w:type="dxa"/>
+              <w:tblW w:w="8458" w:type="dxa"/>
               <w:tblBorders>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9118"/>
+              <w:gridCol w:w="8458"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A84016" w:rsidRPr="00A84016" w14:paraId="3F75C71E" w14:textId="77777777" w:rsidTr="00DD1951">
+            <w:tr w:rsidR="00A84016" w:rsidRPr="00A20961" w14:paraId="3F75C71E" w14:textId="77777777" w:rsidTr="00A20961">
               <w:trPr>
-                <w:trHeight w:val="865"/>
+                <w:trHeight w:val="999"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9118" w:type="dxa"/>
+                  <w:tcW w:w="8458" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6458D87B" w14:textId="77777777" w:rsidR="00A84016" w:rsidRPr="00A84016" w:rsidRDefault="00A84016" w:rsidP="008E610A">
                   <w:pPr>
                     <w:spacing w:afterLines="50" w:after="157"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
-                      <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A84016">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">上記申請の件別紙条件を付して許可してよろしいか。　　　　　　　　　　　　　　　</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="24649AF9" w14:textId="77777777" w:rsidR="00A84016" w:rsidRPr="00A84016" w:rsidRDefault="00A84016" w:rsidP="00A84016">
+          <w:p w14:paraId="79CE025B" w14:textId="77777777" w:rsidR="00A20961" w:rsidRDefault="00A20961" w:rsidP="00A20961">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4672"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EAB9679" w14:textId="77777777" w:rsidR="00A20961" w:rsidRDefault="00A20961" w:rsidP="00A20961">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4672"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A904010" w14:textId="6F3D5325" w:rsidR="00A84016" w:rsidRPr="00A20961" w:rsidRDefault="00A84016" w:rsidP="00A20961">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4672"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DD1951">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00A84016">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　担当者</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="429A0A77" w14:textId="77777777" w:rsidR="00A84016" w:rsidRDefault="00A84016" w:rsidP="008E610A">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="5AFC98D3" w14:textId="77777777" w:rsidR="00A84016" w:rsidRPr="00D53817" w:rsidRDefault="00A84016" w:rsidP="00A20961">
+            <w:pPr>
+              <w:ind w:right="210"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B6B835F" w14:textId="77777777" w:rsidR="00D1406B" w:rsidRPr="008E610A" w:rsidRDefault="00D1406B" w:rsidP="00E804A9">
+    <w:p w14:paraId="6B6B835F" w14:textId="77777777" w:rsidR="00D1406B" w:rsidRPr="008E610A" w:rsidRDefault="00D1406B" w:rsidP="00A20961">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D1406B" w:rsidRPr="008E610A" w:rsidSect="00AF16A1">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="314"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4A8C60B2" w14:textId="77777777" w:rsidR="001F50C8" w:rsidRDefault="001F50C8">
       <w:r>
         <w:separator/>
@@ -3553,63 +2902,63 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4D39C8D3" w14:textId="77777777" w:rsidR="001F50C8" w:rsidRDefault="001F50C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1742B1C4" w14:textId="77777777" w:rsidR="001F50C8" w:rsidRDefault="001F50C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -4000,50 +3349,51 @@
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1840580532">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="771319417">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="396706">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="851"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="157"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -4087,55 +3437,57 @@
     <w:rsid w:val="00595AA8"/>
     <w:rsid w:val="005C52A8"/>
     <w:rsid w:val="005D6437"/>
     <w:rsid w:val="00626BC4"/>
     <w:rsid w:val="00631D89"/>
     <w:rsid w:val="00687FD6"/>
     <w:rsid w:val="006E294D"/>
     <w:rsid w:val="006F6BE6"/>
     <w:rsid w:val="00726C92"/>
     <w:rsid w:val="00755804"/>
     <w:rsid w:val="0078740B"/>
     <w:rsid w:val="007C0C59"/>
     <w:rsid w:val="007E5555"/>
     <w:rsid w:val="007F5DC7"/>
     <w:rsid w:val="008151F5"/>
     <w:rsid w:val="00862A79"/>
     <w:rsid w:val="008B636E"/>
     <w:rsid w:val="008C7E1E"/>
     <w:rsid w:val="008E610A"/>
     <w:rsid w:val="00900979"/>
     <w:rsid w:val="0090614B"/>
     <w:rsid w:val="0095406A"/>
     <w:rsid w:val="009607A8"/>
     <w:rsid w:val="0099041D"/>
     <w:rsid w:val="009F6E00"/>
+    <w:rsid w:val="00A20961"/>
     <w:rsid w:val="00A474F7"/>
     <w:rsid w:val="00A84016"/>
     <w:rsid w:val="00A84475"/>
     <w:rsid w:val="00AF16A1"/>
     <w:rsid w:val="00B07A0C"/>
+    <w:rsid w:val="00B47543"/>
     <w:rsid w:val="00B8607B"/>
     <w:rsid w:val="00BB16AA"/>
     <w:rsid w:val="00BB2A30"/>
     <w:rsid w:val="00C02D7D"/>
     <w:rsid w:val="00C05EA0"/>
     <w:rsid w:val="00C36675"/>
     <w:rsid w:val="00C60119"/>
     <w:rsid w:val="00C75DC4"/>
     <w:rsid w:val="00CA3E3A"/>
     <w:rsid w:val="00CD7942"/>
     <w:rsid w:val="00D0632D"/>
     <w:rsid w:val="00D0789C"/>
     <w:rsid w:val="00D1406B"/>
     <w:rsid w:val="00D2143A"/>
     <w:rsid w:val="00D42419"/>
     <w:rsid w:val="00D46380"/>
     <w:rsid w:val="00D53817"/>
     <w:rsid w:val="00D80808"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00E359C6"/>
     <w:rsid w:val="00E41025"/>
     <w:rsid w:val="00E804A9"/>
     <w:rsid w:val="00F51352"/>
     <w:rsid w:val="00F51A7A"/>
     <w:rsid w:val="00F61630"/>
@@ -4183,50 +3535,94 @@
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4407,83 +3803,90 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D42419"/>
+    <w:rsid w:val="00A20961"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D42419"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A20961"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D42419"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A20961"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
@@ -4510,51 +3913,50 @@
     <w:link w:val="a7"/>
     <w:rsid w:val="00A84016"/>
     <w:rPr>
       <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="吹き出し (文字)"/>
     <w:link w:val="a6"/>
     <w:rsid w:val="00A84016"/>
     <w:rPr>
       <w:rFonts w:ascii="游ゴシック Light" w:eastAsia="游ゴシック Light" w:hAnsi="游ゴシック Light" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -4826,56 +4228,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010085D4A840C0B79842806973E30B2A13A0" ma:contentTypeVersion="1" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="17a047c5ff0483f8bed5e9b271a4b474">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b80dedcaabf93eecb3f8d093b26cd29b" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="スケジュールの開始日" ma:description="[スケジュールの開始日] は、発行機能により作成されたサイト列です。このページがサイトの閲覧者に表示される最初の日時を示すために使われます。" ma:hidden="true" ma:internalName="PublishingStartDate">
@@ -4967,126 +4369,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{277816F2-0DDE-45E9-B6A1-232D5F66CDC1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9417F85-D31A-4412-9F7C-C029869F8EE8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{210A74F4-9DFD-4EA8-AE45-D8C828357505}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9417F85-D31A-4412-9F7C-C029869F8EE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{277816F2-0DDE-45E9-B6A1-232D5F66CDC1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>176</Words>
-  <Characters>1007</Characters>
+  <Words>159</Words>
+  <Characters>912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>様式第19号(第15条関係)【岸和田土木事務所版】</vt:lpstr>
       <vt:lpstr>様式第19号(第15条関係)【岸和田土木事務所版】</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1181</CharactersWithSpaces>
+  <CharactersWithSpaces>1069</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式第19号(第15条関係)【岸和田土木事務所版】</dc:title>
   <dc:subject/>
   <dc:creator>岸和田土木事務所公園緑地課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>